--- v6 (2026-08-30)
+++ v7 (2026-10-14)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\vmfgus09\AN\AN-03\07_Sytuacja społeczno-gospodarcza kraju\00. MATERIAŁY DLA MARKA\0. Strona Sytuacji\Tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{26143A4E-CC55-4733-AA64-BE5B90108637}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D78C18B0-DEC5-47F8-B8B6-347847135EBD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Strona 1" sheetId="1" r:id="rId1"/>
     <sheet name="Strona 2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="Morytz-Balska Ewa - Widok osobisty" guid="{A578F7BB-0D65-472D-B175-8659FD2A3112}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="2"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="86">
   <si>
     <t>Wyszczególnienie</t>
   </si>
   <si>
     <t>a</t>
   </si>
@@ -789,81 +789,81 @@
       <t>:</t>
     </r>
   </si>
   <si>
     <t>Wskaźniki cen towarów i usług konsumpcyjnych:</t>
   </si>
   <si>
     <t>Price indices of consumer goods and services:</t>
   </si>
   <si>
     <t>Selected indicators on the socio-economic situation of the country</t>
   </si>
   <si>
     <t>a – 2025</t>
   </si>
   <si>
     <t>b – 2026</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>w złotych</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1 Dane dotyczą podmiotów gospodarczych o liczbie pracujących powyżej 9 osób; w przeliczeniu na etaty.  2 W lipcu 2026 r. – dane wstępne.</t>
+    <t>1 Dane dotyczą podmiotów gospodarczych o liczbie pracujących powyżej 9 osób; w przypadku sprzedaży detalicznej dane dotyczą przedsiębiorstw handlowych i niehandlowych.  2 Średnie ceny bieżące z 2021 r.  3 Przy podstawie okres poprzedni=100 jako ceny stałe przyjęto ceny bieżące z poprzedniego okresu, a przy podstawie analogiczny okres roku poprzedniego – ceny bieżące z analogicznego okresu roku poprzedniego.  4 Od stycznia 2026 r. – dane wstępne.</t>
+  </si>
+  <si>
+    <t>1 Data concern economic entities employing more than 9 persons; in the case of retail sales data concern trade and non-trade enterprises.  2 The average current prices from 2021.  3 Current prices from the previous period were assumed as constant prices for the previous period = 100 base, and current prices from the corresponding period of the previous year – as constant prices for the corresponding period of the previous year base.  4 From January 2026 – preliminary data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 Dane dotyczą podmiotów gospodarczych o liczbie pracujących powyżej 9 osób; w przeliczeniu na etaty.  2 W sierpniu 2026 r. – dane wstępne.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1 Data concern economic entities employing more than 9 persons; in full-time equivalents.  2 In</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> July</t>
+      <t xml:space="preserve"> August</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF4D4D4D"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> 2026 – preliminary data.</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>1 Data concern economic entities employing more than 9 persons; in the case of retail sales data concern trade and non-trade enterprises.  2 The average current prices from 2021.  3 Current prices from the previous period were assumed as constant prices for the previous period = 100 base, and current prices from the corresponding period of the previous year – as constant prices for the corresponding period of the previous year base.  4 From January 2026 – preliminary data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0;#,##0"/>
     <numFmt numFmtId="166" formatCode="###0;###0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF231F20"/>
       <name val="Myriad Pro SemiCond"/>
       <family val="2"/>
@@ -1898,51 +1898,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P46"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="A16" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" style="1" customWidth="1"/>
     <col min="3" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="2.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="41" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
       <c r="K1" s="16"/>
@@ -2116,51 +2116,53 @@
       <c r="A7" s="10"/>
       <c r="B7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="57">
         <v>6401</v>
       </c>
       <c r="D7" s="37">
         <v>6398</v>
       </c>
       <c r="E7" s="106">
         <v>6389</v>
       </c>
       <c r="F7" s="106">
         <v>6386</v>
       </c>
       <c r="G7" s="36">
         <v>6377</v>
       </c>
       <c r="H7" s="18">
         <v>6375</v>
       </c>
       <c r="I7" s="18">
         <v>6379</v>
       </c>
-      <c r="J7" s="18"/>
+      <c r="J7" s="18">
+        <v>6368</v>
+      </c>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="98"/>
       <c r="N7" s="103"/>
       <c r="O7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P7" s="10"/>
     </row>
     <row r="8" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="57">
         <v>838</v>
       </c>
       <c r="D8" s="37">
         <v>847</v>
       </c>
       <c r="E8" s="36">
         <v>830</v>
       </c>
@@ -2202,51 +2204,53 @@
       <c r="A9" s="21"/>
       <c r="B9" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="57">
         <v>934</v>
       </c>
       <c r="D9" s="37">
         <v>955</v>
       </c>
       <c r="E9" s="36">
         <v>950</v>
       </c>
       <c r="F9" s="37">
         <v>934</v>
       </c>
       <c r="G9" s="37">
         <v>916</v>
       </c>
       <c r="H9" s="18">
         <v>902</v>
       </c>
       <c r="I9" s="18">
         <v>906</v>
       </c>
-      <c r="J9" s="96"/>
+      <c r="J9" s="96">
+        <v>910</v>
+      </c>
       <c r="K9" s="98"/>
       <c r="L9" s="43"/>
       <c r="M9" s="18"/>
       <c r="N9" s="103"/>
       <c r="O9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P9" s="12"/>
     </row>
     <row r="10" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="41">
         <v>5.4</v>
       </c>
       <c r="D10" s="40">
         <v>5.5</v>
       </c>
       <c r="E10" s="38">
         <v>5.4</v>
       </c>
@@ -2288,51 +2292,53 @@
       <c r="A11" s="10"/>
       <c r="B11" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="41">
         <v>6</v>
       </c>
       <c r="D11" s="40">
         <v>6.1</v>
       </c>
       <c r="E11" s="38">
         <v>6.1</v>
       </c>
       <c r="F11" s="38">
         <v>6</v>
       </c>
       <c r="G11" s="38">
         <v>5.9</v>
       </c>
       <c r="H11" s="2">
         <v>5.8</v>
       </c>
       <c r="I11" s="2">
         <v>5.8</v>
       </c>
-      <c r="J11" s="2"/>
+      <c r="J11" s="2">
+        <v>5.8</v>
+      </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="15"/>
       <c r="O11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P11" s="10"/>
     </row>
     <row r="12" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="62"/>
       <c r="D12" s="63"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
@@ -2396,51 +2402,53 @@
       <c r="A14" s="27"/>
       <c r="B14" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="62">
         <v>9002.4699999999993</v>
       </c>
       <c r="D14" s="63">
         <v>9135.69</v>
       </c>
       <c r="E14" s="107">
         <v>9652.19</v>
       </c>
       <c r="F14" s="107">
         <v>9530.74</v>
       </c>
       <c r="G14" s="39">
         <v>9173.24</v>
       </c>
       <c r="H14" s="14">
         <v>9401.58</v>
       </c>
       <c r="I14" s="138">
         <v>9509.02</v>
       </c>
-      <c r="J14" s="14"/>
+      <c r="J14" s="14">
+        <v>9259.5400000000009</v>
+      </c>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="101"/>
       <c r="O14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P14" s="9"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="41">
         <v>96.2</v>
       </c>
       <c r="D15" s="40">
         <v>101.5</v>
       </c>
       <c r="E15" s="104">
         <v>105.1</v>
       </c>
@@ -2482,51 +2490,53 @@
       <c r="A16" s="29"/>
       <c r="B16" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="41">
         <v>93.9</v>
       </c>
       <c r="D16" s="40">
         <v>101.5</v>
       </c>
       <c r="E16" s="113">
         <v>105.7</v>
       </c>
       <c r="F16" s="99">
         <v>98.7</v>
       </c>
       <c r="G16" s="104">
         <v>96.2</v>
       </c>
       <c r="H16" s="40">
         <v>102.5</v>
       </c>
       <c r="I16" s="104">
         <v>101.1</v>
       </c>
-      <c r="J16" s="40"/>
+      <c r="J16" s="40">
+        <v>97.4</v>
+      </c>
       <c r="K16" s="104"/>
       <c r="L16" s="40"/>
       <c r="M16" s="104"/>
       <c r="N16" s="40"/>
       <c r="O16" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="29"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="41">
         <v>109.2</v>
       </c>
       <c r="D17" s="40">
         <v>107.9</v>
       </c>
       <c r="E17" s="38">
         <v>107.7</v>
       </c>
@@ -2568,51 +2578,53 @@
       <c r="A18" s="10"/>
       <c r="B18" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="41">
         <v>106.1</v>
       </c>
       <c r="D18" s="40">
         <v>106.1</v>
       </c>
       <c r="E18" s="99">
         <v>106.6</v>
       </c>
       <c r="F18" s="99">
         <v>105.4</v>
       </c>
       <c r="G18" s="38">
         <v>105.8</v>
       </c>
       <c r="H18" s="2">
         <v>105.9</v>
       </c>
       <c r="I18" s="2">
         <v>106.8</v>
       </c>
-      <c r="J18" s="2"/>
+      <c r="J18" s="2">
+        <v>105.6</v>
+      </c>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="15"/>
       <c r="O18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P18" s="10"/>
     </row>
     <row r="19" spans="1:16" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="41">
         <v>104.3</v>
       </c>
       <c r="D19" s="40">
         <v>103.1</v>
       </c>
       <c r="E19" s="38">
         <v>103</v>
       </c>
@@ -2654,51 +2666,53 @@
       <c r="A20" s="23"/>
       <c r="B20" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="41">
         <v>104</v>
       </c>
       <c r="D20" s="40">
         <v>104</v>
       </c>
       <c r="E20" s="38">
         <v>103.5</v>
       </c>
       <c r="F20" s="99">
         <v>102.1</v>
       </c>
       <c r="G20" s="38">
         <v>102.5</v>
       </c>
       <c r="H20" s="2">
         <v>103.3</v>
       </c>
       <c r="I20" s="2">
         <v>103.6</v>
       </c>
-      <c r="J20" s="2"/>
+      <c r="J20" s="2">
+        <v>102</v>
+      </c>
       <c r="K20" s="2"/>
       <c r="L20" s="97"/>
       <c r="M20" s="2"/>
       <c r="N20" s="15"/>
       <c r="O20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P20" s="9"/>
     </row>
     <row r="21" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="41"/>
       <c r="D21" s="40"/>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
@@ -2784,51 +2798,53 @@
       <c r="A24" s="9"/>
       <c r="B24" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="41">
         <v>104.9</v>
       </c>
       <c r="D24" s="40">
         <v>104.9</v>
       </c>
       <c r="E24" s="99">
         <v>104.3</v>
       </c>
       <c r="F24" s="40">
         <v>103.9</v>
       </c>
       <c r="G24" s="99">
         <v>103.9</v>
       </c>
       <c r="H24" s="97">
         <v>104.3</v>
       </c>
       <c r="I24" s="38">
         <v>103.3</v>
       </c>
-      <c r="J24" s="2"/>
+      <c r="J24" s="2">
+        <v>103.4</v>
+      </c>
       <c r="K24" s="97"/>
       <c r="L24" s="2"/>
       <c r="M24" s="97"/>
       <c r="N24" s="111"/>
       <c r="O24" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P24" s="9"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="41"/>
       <c r="D25" s="40"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="99"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="97"/>
@@ -2892,51 +2908,53 @@
       <c r="A27" s="9"/>
       <c r="B27" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="41">
         <v>99.3</v>
       </c>
       <c r="D27" s="40">
         <v>98.8</v>
       </c>
       <c r="E27" s="99">
         <v>98.3</v>
       </c>
       <c r="F27" s="38">
         <v>97.8</v>
       </c>
       <c r="G27" s="38">
         <v>98.1</v>
       </c>
       <c r="H27" s="97">
         <v>97.5</v>
       </c>
       <c r="I27" s="38">
         <v>96.9</v>
       </c>
-      <c r="J27" s="2"/>
+      <c r="J27" s="2">
+        <v>98.2</v>
+      </c>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="97"/>
       <c r="N27" s="111"/>
       <c r="O27" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P27" s="9"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="41"/>
       <c r="D28" s="40"/>
       <c r="E28" s="38"/>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
@@ -3000,51 +3018,53 @@
       <c r="A30" s="11"/>
       <c r="B30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="41">
         <v>100.7</v>
       </c>
       <c r="D30" s="40">
         <v>100.3</v>
       </c>
       <c r="E30" s="99">
         <v>101.1</v>
       </c>
       <c r="F30" s="38">
         <v>100.6</v>
       </c>
       <c r="G30" s="38">
         <v>99.7</v>
       </c>
       <c r="H30" s="2">
         <v>99.5</v>
       </c>
       <c r="I30" s="2">
         <v>100.8</v>
       </c>
-      <c r="J30" s="2"/>
+      <c r="J30" s="2">
+        <v>100.3</v>
+      </c>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="15"/>
       <c r="O30" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P30" s="10"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="41">
         <v>104.9</v>
       </c>
       <c r="D31" s="40">
         <v>104.9</v>
       </c>
       <c r="E31" s="99">
         <v>104.9</v>
       </c>
@@ -3086,51 +3106,53 @@
       <c r="A32" s="11"/>
       <c r="B32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="41">
         <v>102.1</v>
       </c>
       <c r="D32" s="40">
         <v>102.1</v>
       </c>
       <c r="E32" s="99">
         <v>103</v>
       </c>
       <c r="F32" s="38">
         <v>103.2</v>
       </c>
       <c r="G32" s="38">
         <v>103.1</v>
       </c>
       <c r="H32" s="2">
         <v>102.5</v>
       </c>
       <c r="I32" s="2">
         <v>103</v>
       </c>
-      <c r="J32" s="2"/>
+      <c r="J32" s="2">
+        <v>103.4</v>
+      </c>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="15"/>
       <c r="O32" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P32" s="12"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="41">
         <v>101</v>
       </c>
       <c r="D33" s="40">
         <v>101.3</v>
       </c>
       <c r="E33" s="99">
         <v>101.5</v>
       </c>
@@ -3172,51 +3194,53 @@
       <c r="A34" s="11"/>
       <c r="B34" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="41">
         <v>100.7</v>
       </c>
       <c r="D34" s="40">
         <v>101</v>
       </c>
       <c r="E34" s="99">
         <v>102.1</v>
       </c>
       <c r="F34" s="38">
         <v>102.7</v>
       </c>
       <c r="G34" s="38">
         <v>102.3</v>
       </c>
       <c r="H34" s="2">
         <v>101.8</v>
       </c>
       <c r="I34" s="2">
         <v>102.6</v>
       </c>
-      <c r="J34" s="2"/>
+      <c r="J34" s="2">
+        <v>103</v>
+      </c>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="15"/>
       <c r="O34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P34" s="12"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="20"/>
       <c r="C35" s="41"/>
       <c r="D35" s="40"/>
       <c r="E35" s="38"/>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
@@ -3278,53 +3302,55 @@
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="11"/>
       <c r="B37" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="41">
         <v>99.7</v>
       </c>
       <c r="D37" s="40">
         <v>100.4</v>
       </c>
       <c r="E37" s="38">
         <v>103</v>
       </c>
       <c r="F37" s="38">
         <v>100.6</v>
       </c>
       <c r="G37" s="38">
         <v>100</v>
       </c>
       <c r="H37" s="2">
         <v>100.1</v>
       </c>
       <c r="I37" s="2">
+        <v>101</v>
+      </c>
+      <c r="J37" s="2">
         <v>100.6</v>
       </c>
-      <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="15"/>
       <c r="O37" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P37" s="12"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="41">
         <v>99</v>
       </c>
       <c r="D38" s="40">
         <v>98.7</v>
       </c>
       <c r="E38" s="38">
         <v>99</v>
       </c>
@@ -3364,53 +3390,55 @@
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="11"/>
       <c r="B39" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="41">
         <v>97.4</v>
       </c>
       <c r="D39" s="40">
         <v>98</v>
       </c>
       <c r="E39" s="38">
         <v>101.2</v>
       </c>
       <c r="F39" s="38">
         <v>102.1</v>
       </c>
       <c r="G39" s="38">
         <v>102.4</v>
       </c>
       <c r="H39" s="2">
         <v>101.9</v>
       </c>
       <c r="I39" s="2">
-        <v>102.8</v>
-[...1 lines deleted...]
-      <c r="J39" s="38"/>
+        <v>103.1</v>
+      </c>
+      <c r="J39" s="38">
+        <v>104.2</v>
+      </c>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="15"/>
       <c r="O39" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P39" s="9"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="20"/>
       <c r="C40" s="41"/>
       <c r="D40" s="40"/>
       <c r="E40" s="38"/>
       <c r="F40" s="38"/>
       <c r="G40" s="38"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
@@ -3472,53 +3500,55 @@
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
       <c r="B42" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C42" s="41">
         <v>100.6</v>
       </c>
       <c r="D42" s="40">
         <v>100.1</v>
       </c>
       <c r="E42" s="38">
         <v>101.1</v>
       </c>
       <c r="F42" s="38">
         <v>101.2</v>
       </c>
       <c r="G42" s="38">
         <v>100.2</v>
       </c>
       <c r="H42" s="2">
         <v>100.2</v>
       </c>
       <c r="I42" s="2">
-        <v>101.1</v>
-[...1 lines deleted...]
-      <c r="J42" s="2"/>
+        <v>101</v>
+      </c>
+      <c r="J42" s="2">
+        <v>100.3</v>
+      </c>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="15"/>
       <c r="O42" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P42" s="12"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="41">
         <v>103.7</v>
       </c>
       <c r="D43" s="40">
         <v>103.7</v>
       </c>
       <c r="E43" s="38">
         <v>103.7</v>
       </c>
@@ -3558,123 +3588,127 @@
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="9"/>
       <c r="B44" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="41">
         <v>104</v>
       </c>
       <c r="D44" s="40">
         <v>103.9</v>
       </c>
       <c r="E44" s="38">
         <v>104.5</v>
       </c>
       <c r="F44" s="38">
         <v>105.5</v>
       </c>
       <c r="G44" s="38">
         <v>105.5</v>
       </c>
       <c r="H44" s="2">
         <v>105.5</v>
       </c>
       <c r="I44" s="2">
+        <v>106</v>
+      </c>
+      <c r="J44" s="2">
         <v>106.2</v>
       </c>
-      <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="15"/>
       <c r="O44" s="31" t="s">
         <v>2</v>
       </c>
       <c r="P44" s="32"/>
     </row>
     <row r="45" spans="1:16" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="114" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B45" s="33"/>
       <c r="C45" s="33"/>
       <c r="D45" s="33"/>
       <c r="E45" s="33"/>
       <c r="F45" s="33"/>
       <c r="G45" s="33"/>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
       <c r="M45" s="33"/>
       <c r="N45" s="33"/>
       <c r="O45" s="34"/>
       <c r="P45" s="34"/>
     </row>
     <row r="46" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
       <c r="F46" s="115"/>
       <c r="G46" s="115"/>
       <c r="H46" s="115"/>
       <c r="I46" s="115"/>
       <c r="J46" s="115"/>
       <c r="K46" s="35"/>
       <c r="L46" s="35"/>
       <c r="M46" s="35"/>
       <c r="N46" s="35"/>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{A578F7BB-0D65-472D-B175-8659FD2A3112}" topLeftCell="A18">
       <selection activeCell="A46" sqref="A46"/>
       <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="90" fitToWidth="0" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.19685039370078741" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" orientation="landscape" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C4:D4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:CY42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A22" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39:P39"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.140625" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" customWidth="1"/>
     <col min="3" max="14" width="9.28515625" customWidth="1"/>
     <col min="15" max="15" width="2.42578125" customWidth="1"/>
     <col min="16" max="16" width="41" customWidth="1"/>
     <col min="17" max="17" width="42.85546875" style="65" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
@@ -3878,53 +3912,55 @@
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="81"/>
       <c r="B8" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="108">
         <v>94</v>
       </c>
       <c r="D8" s="40">
         <v>102.5</v>
       </c>
       <c r="E8" s="40">
         <v>115.2</v>
       </c>
       <c r="F8" s="56">
         <v>92.4</v>
       </c>
       <c r="G8" s="56">
         <v>99.2</v>
       </c>
       <c r="H8" s="97">
         <v>101.8</v>
       </c>
       <c r="I8" s="56">
-        <v>98.2</v>
-[...1 lines deleted...]
-      <c r="J8" s="56"/>
+        <v>98</v>
+      </c>
+      <c r="J8" s="56">
+        <v>92.5</v>
+      </c>
       <c r="K8" s="56"/>
       <c r="L8" s="56"/>
       <c r="M8" s="97"/>
       <c r="N8" s="58"/>
       <c r="O8" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P8" s="131"/>
       <c r="Q8" s="75"/>
       <c r="R8" s="80"/>
       <c r="S8" s="80"/>
     </row>
     <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="81" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="41">
         <v>99.1</v>
       </c>
       <c r="D9" s="40">
         <v>98.1</v>
       </c>
@@ -3970,53 +4006,55 @@
     </row>
     <row r="10" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="81"/>
       <c r="B10" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="108">
         <v>98.5</v>
       </c>
       <c r="D10" s="40">
         <v>101.3</v>
       </c>
       <c r="E10" s="40">
         <v>107.5</v>
       </c>
       <c r="F10" s="56">
         <v>102.9</v>
       </c>
       <c r="G10" s="56">
         <v>104.1</v>
       </c>
       <c r="H10" s="97">
         <v>107.4</v>
       </c>
       <c r="I10" s="56">
-        <v>105.1</v>
-[...1 lines deleted...]
-      <c r="J10" s="56"/>
+        <v>104.8</v>
+      </c>
+      <c r="J10" s="56">
+        <v>104.3</v>
+      </c>
       <c r="K10" s="56"/>
       <c r="L10" s="56"/>
       <c r="M10" s="97"/>
       <c r="N10" s="58"/>
       <c r="O10" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P10" s="131"/>
       <c r="Q10" s="75"/>
       <c r="R10" s="80"/>
       <c r="S10" s="80"/>
     </row>
     <row r="11" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="82"/>
       <c r="C11" s="41"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="56"/>
       <c r="G11" s="56"/>
       <c r="H11" s="56"/>
       <c r="I11" s="56"/>
       <c r="J11" s="56"/>
@@ -4087,53 +4125,55 @@
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="81"/>
       <c r="B13" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="112">
         <v>34.799999999999997</v>
       </c>
       <c r="D13" s="40">
         <v>106.4</v>
       </c>
       <c r="E13" s="40">
         <v>137.19999999999999</v>
       </c>
       <c r="F13" s="56">
         <v>109.8</v>
       </c>
       <c r="G13" s="97">
         <v>107.9</v>
       </c>
       <c r="H13" s="97">
         <v>111.5</v>
       </c>
       <c r="I13" s="56">
-        <v>92.4</v>
-[...1 lines deleted...]
-      <c r="J13" s="56"/>
+        <v>92.5</v>
+      </c>
+      <c r="J13" s="56">
+        <v>99.4</v>
+      </c>
       <c r="K13" s="56"/>
       <c r="L13" s="97"/>
       <c r="M13" s="2"/>
       <c r="N13" s="100"/>
       <c r="O13" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P13" s="131"/>
       <c r="Q13" s="75"/>
       <c r="R13" s="80"/>
       <c r="S13" s="80"/>
     </row>
     <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="81" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="41">
         <v>104.2</v>
       </c>
       <c r="D14" s="40">
         <v>99.9</v>
       </c>
@@ -4179,53 +4219,55 @@
     </row>
     <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="81"/>
       <c r="B15" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="116">
         <v>87.1</v>
       </c>
       <c r="D15" s="38">
         <v>86.3</v>
       </c>
       <c r="E15" s="38">
         <v>100.6</v>
       </c>
       <c r="F15" s="2">
         <v>104.5</v>
       </c>
       <c r="G15" s="2">
         <v>103.9</v>
       </c>
       <c r="H15" s="2">
         <v>105.2</v>
       </c>
       <c r="I15" s="2">
-        <v>97.6</v>
-[...1 lines deleted...]
-      <c r="J15" s="2"/>
+        <v>97.7</v>
+      </c>
+      <c r="J15" s="2">
+        <v>106.7</v>
+      </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="117"/>
       <c r="O15" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P15" s="131"/>
       <c r="Q15" s="75"/>
       <c r="R15" s="80"/>
       <c r="S15" s="80"/>
     </row>
     <row r="16" spans="1:19" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="118">
         <v>15952</v>
       </c>
       <c r="D16" s="119">
         <v>30434</v>
       </c>
@@ -4262,62 +4304,64 @@
       <c r="O16" s="82" t="s">
         <v>1</v>
       </c>
       <c r="P16" s="131" t="s">
         <v>20</v>
       </c>
       <c r="Q16" s="75"/>
       <c r="R16" s="85"/>
       <c r="S16" s="85"/>
     </row>
     <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="B17" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="118">
         <v>14907</v>
       </c>
       <c r="D17" s="119">
         <v>29879</v>
       </c>
       <c r="E17" s="119">
         <v>45540</v>
       </c>
       <c r="F17" s="110">
-        <v>60906</v>
+        <v>61132</v>
       </c>
       <c r="G17" s="121">
-        <v>76181</v>
+        <v>76123</v>
       </c>
       <c r="H17" s="128">
-        <v>94886</v>
+        <v>94833</v>
       </c>
       <c r="I17" s="110">
-        <v>114106</v>
-[...1 lines deleted...]
-      <c r="J17" s="110"/>
+        <v>114083</v>
+      </c>
+      <c r="J17" s="110">
+        <v>132228</v>
+      </c>
       <c r="K17" s="110"/>
       <c r="L17" s="110"/>
       <c r="M17" s="110"/>
       <c r="N17" s="120"/>
       <c r="O17" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P17" s="131"/>
       <c r="Q17" s="75"/>
       <c r="R17" s="80"/>
       <c r="S17" s="80"/>
     </row>
     <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="70" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="116"/>
       <c r="D18" s="38"/>
       <c r="E18" s="38"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
@@ -4390,51 +4434,53 @@
       <c r="A20" s="81"/>
       <c r="B20" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="116">
         <v>82.2</v>
       </c>
       <c r="D20" s="38">
         <v>94.4</v>
       </c>
       <c r="E20" s="38">
         <v>118.1</v>
       </c>
       <c r="F20" s="2">
         <v>99.2</v>
       </c>
       <c r="G20" s="2">
         <v>98.3</v>
       </c>
       <c r="H20" s="2">
         <v>101.4</v>
       </c>
       <c r="I20" s="2">
         <v>102.2</v>
       </c>
-      <c r="J20" s="2"/>
+      <c r="J20" s="2">
+        <v>99.7</v>
+      </c>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="117"/>
       <c r="O20" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P20" s="134"/>
       <c r="Q20" s="75"/>
       <c r="R20" s="80"/>
       <c r="S20" s="80"/>
     </row>
     <row r="21" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="81" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="116">
         <v>104.9</v>
       </c>
       <c r="D21" s="38">
         <v>99.5</v>
       </c>
@@ -4482,51 +4528,53 @@
       <c r="A22" s="21"/>
       <c r="B22" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="116">
         <v>104.4</v>
       </c>
       <c r="D22" s="38">
         <v>105</v>
       </c>
       <c r="E22" s="38">
         <v>108.7</v>
       </c>
       <c r="F22" s="2">
         <v>101.3</v>
       </c>
       <c r="G22" s="2">
         <v>103</v>
       </c>
       <c r="H22" s="2">
         <v>106.2</v>
       </c>
       <c r="I22" s="2">
         <v>103.9</v>
       </c>
-      <c r="J22" s="2"/>
+      <c r="J22" s="2">
+        <v>103.8</v>
+      </c>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="117"/>
       <c r="O22" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P22" s="135"/>
       <c r="Q22" s="75"/>
       <c r="R22" s="80"/>
       <c r="S22" s="80"/>
     </row>
     <row r="23" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="70" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="116">
         <v>-3205.6</v>
       </c>
       <c r="D23" s="38">
         <v>-36341.1</v>
       </c>
@@ -4572,53 +4620,55 @@
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" s="70"/>
       <c r="B24" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="116">
         <v>-3719.8</v>
       </c>
       <c r="D24" s="38">
         <v>-48483.4</v>
       </c>
       <c r="E24" s="38">
         <v>-69456.2</v>
       </c>
       <c r="F24" s="2">
         <v>-89294.3</v>
       </c>
       <c r="G24" s="2">
         <v>-108214.2</v>
       </c>
       <c r="H24" s="2">
         <v>-123743.4</v>
       </c>
       <c r="I24" s="2">
-        <v>-141063.29999999999</v>
-[...1 lines deleted...]
-      <c r="J24" s="2"/>
+        <v>-141063.1</v>
+      </c>
+      <c r="J24" s="2">
+        <v>-151060.1</v>
+      </c>
       <c r="K24" s="2"/>
       <c r="L24" s="38"/>
       <c r="M24" s="2"/>
       <c r="N24" s="117"/>
       <c r="O24" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P24" s="132"/>
       <c r="Q24" s="75"/>
       <c r="R24" s="80"/>
       <c r="S24" s="80"/>
     </row>
     <row r="25" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="82"/>
       <c r="C25" s="122"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
@@ -4691,51 +4741,53 @@
       <c r="A27" s="81"/>
       <c r="B27" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="122">
         <v>359.35</v>
       </c>
       <c r="D27" s="39">
         <v>356.66</v>
       </c>
       <c r="E27" s="39">
         <v>369.71</v>
       </c>
       <c r="F27" s="14">
         <v>364</v>
       </c>
       <c r="G27" s="14">
         <v>363.49</v>
       </c>
       <c r="H27" s="14">
         <v>369.66</v>
       </c>
       <c r="I27" s="129">
         <v>378.11</v>
       </c>
-      <c r="J27" s="14"/>
+      <c r="J27" s="14">
+        <v>372</v>
+      </c>
       <c r="K27" s="14"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="123"/>
       <c r="O27" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P27" s="136"/>
       <c r="Q27" s="75"/>
       <c r="R27" s="80"/>
       <c r="S27" s="80"/>
     </row>
     <row r="28" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="81" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="122">
         <v>425.02</v>
       </c>
       <c r="D28" s="39">
         <v>417.67</v>
       </c>
@@ -4783,51 +4835,53 @@
       <c r="A29" s="81"/>
       <c r="B29" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="122">
         <v>421.32</v>
       </c>
       <c r="D29" s="39">
         <v>421.76</v>
       </c>
       <c r="E29" s="39">
         <v>427.17</v>
       </c>
       <c r="F29" s="14">
         <v>425.36</v>
       </c>
       <c r="G29" s="14">
         <v>424.26</v>
       </c>
       <c r="H29" s="14">
         <v>425.76</v>
       </c>
       <c r="I29" s="129">
         <v>431.98</v>
       </c>
-      <c r="J29" s="14"/>
+      <c r="J29" s="14">
+        <v>431.17</v>
+      </c>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="123"/>
       <c r="O29" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P29" s="135"/>
       <c r="Q29" s="75"/>
     </row>
     <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="81" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="122">
         <v>451.59</v>
       </c>
       <c r="D30" s="39">
         <v>443.48</v>
       </c>
       <c r="E30" s="39">
         <v>438.36</v>
@@ -4871,51 +4925,53 @@
       <c r="A31" s="81"/>
       <c r="B31" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="122">
         <v>453.98</v>
       </c>
       <c r="D31" s="39">
         <v>461.35</v>
       </c>
       <c r="E31" s="39">
         <v>469.84</v>
       </c>
       <c r="F31" s="14">
         <v>461.71</v>
       </c>
       <c r="G31" s="14">
         <v>463.55</v>
       </c>
       <c r="H31" s="14">
         <v>462.52</v>
       </c>
       <c r="I31" s="129">
         <v>467.12</v>
       </c>
-      <c r="J31" s="14"/>
+      <c r="J31" s="14">
+        <v>460.69</v>
+      </c>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="124"/>
       <c r="N31" s="123"/>
       <c r="O31" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P31" s="132"/>
       <c r="Q31" s="75"/>
     </row>
     <row r="32" spans="1:19" s="90" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="70" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="82"/>
       <c r="C32" s="125"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
@@ -4962,71 +5018,73 @@
         <v>137847.79999999999</v>
       </c>
       <c r="L33" s="2">
         <v>146810.4</v>
       </c>
       <c r="M33" s="2">
         <v>134547.29999999999</v>
       </c>
       <c r="N33" s="117">
         <v>122568.1</v>
       </c>
       <c r="O33" s="82" t="s">
         <v>1</v>
       </c>
       <c r="P33" s="133" t="s">
         <v>24</v>
       </c>
       <c r="Q33" s="89"/>
     </row>
     <row r="34" spans="1:103" s="90" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="81"/>
       <c r="B34" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="125">
-        <v>124150.6</v>
+        <v>124558.2</v>
       </c>
       <c r="D34" s="2">
-        <v>128208.1</v>
+        <v>129307.6</v>
       </c>
       <c r="E34" s="2">
-        <v>147267.5</v>
+        <v>148012.29999999999</v>
       </c>
       <c r="F34" s="2">
-        <v>138281.70000000001</v>
+        <v>139082.5</v>
       </c>
       <c r="G34" s="2">
-        <v>135096.6</v>
+        <v>136006.5</v>
       </c>
       <c r="H34" s="2">
-        <v>139376.79999999999</v>
-[...1 lines deleted...]
-      <c r="I34" s="2" t="s">
+        <v>145198.1</v>
+      </c>
+      <c r="I34" s="2">
+        <v>138815.6</v>
+      </c>
+      <c r="J34" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="117"/>
       <c r="O34" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P34" s="133"/>
       <c r="Q34" s="89"/>
     </row>
     <row r="35" spans="1:103" s="90" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="81" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="126">
         <v>130105</v>
       </c>
       <c r="D35" s="126">
         <v>124735</v>
       </c>
       <c r="E35" s="126">
         <v>137336.5</v>
@@ -5050,71 +5108,73 @@
         <v>139414.1</v>
       </c>
       <c r="L35" s="126">
         <v>146088</v>
       </c>
       <c r="M35" s="126">
         <v>135259.5</v>
       </c>
       <c r="N35" s="117">
         <v>131474</v>
       </c>
       <c r="O35" s="82" t="s">
         <v>1</v>
       </c>
       <c r="P35" s="133" t="s">
         <v>25</v>
       </c>
       <c r="Q35" s="89"/>
     </row>
     <row r="36" spans="1:103" s="90" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="81"/>
       <c r="B36" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="2">
-        <v>122111.9</v>
+        <v>122281.60000000001</v>
       </c>
       <c r="D36" s="2">
-        <v>130567.7</v>
+        <v>130688.9</v>
       </c>
       <c r="E36" s="2">
-        <v>148687.20000000001</v>
+        <v>148904.79999999999</v>
       </c>
       <c r="F36" s="2">
-        <v>144048.29999999999</v>
+        <v>144425.29999999999</v>
       </c>
       <c r="G36" s="126">
-        <v>137519.4</v>
+        <v>138476.20000000001</v>
       </c>
       <c r="H36" s="126">
-        <v>145111.5</v>
-[...1 lines deleted...]
-      <c r="I36" s="2" t="s">
+        <v>147042.29999999999</v>
+      </c>
+      <c r="I36" s="2">
+        <v>147754.4</v>
+      </c>
+      <c r="J36" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="J36" s="126"/>
       <c r="K36" s="126"/>
       <c r="L36" s="126"/>
       <c r="M36" s="126"/>
       <c r="N36" s="117"/>
       <c r="O36" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P36" s="133"/>
       <c r="Q36" s="89"/>
     </row>
     <row r="37" spans="1:103" s="90" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="82" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="127">
         <v>-1710.6</v>
       </c>
       <c r="D37" s="126">
         <v>-850.1</v>
       </c>
       <c r="E37" s="126">
         <v>-3450.1</v>
@@ -5138,71 +5198,73 @@
         <v>-1566.3</v>
       </c>
       <c r="L37" s="126">
         <v>722.4</v>
       </c>
       <c r="M37" s="126">
         <v>-712.1</v>
       </c>
       <c r="N37" s="117">
         <v>-8905.9</v>
       </c>
       <c r="O37" s="82" t="s">
         <v>1</v>
       </c>
       <c r="P37" s="133" t="s">
         <v>26</v>
       </c>
       <c r="Q37" s="89"/>
     </row>
     <row r="38" spans="1:103" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="81"/>
       <c r="B38" s="82" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="2">
-        <v>2038.6</v>
+        <v>2276.5</v>
       </c>
       <c r="D38" s="2">
-        <v>-2359.6</v>
+        <v>-1381.2999999999884</v>
       </c>
       <c r="E38" s="2">
-        <v>-1419.7</v>
+        <v>-892.5</v>
       </c>
       <c r="F38" s="2">
-        <v>-5766.6</v>
+        <v>-5342.7</v>
       </c>
       <c r="G38" s="126">
-        <v>-2422.8000000000002</v>
+        <v>-2469.8000000000002</v>
       </c>
       <c r="H38" s="126">
-        <v>-5734.7</v>
-[...1 lines deleted...]
-      <c r="I38" s="2" t="s">
+        <v>-1844.1</v>
+      </c>
+      <c r="I38" s="2">
+        <v>-8938.9</v>
+      </c>
+      <c r="J38" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="J38" s="126"/>
       <c r="K38" s="126"/>
       <c r="L38" s="126"/>
       <c r="M38" s="126"/>
       <c r="N38" s="117"/>
       <c r="O38" s="82" t="s">
         <v>2</v>
       </c>
       <c r="P38" s="137"/>
       <c r="Q38" s="89"/>
       <c r="R38" s="90"/>
       <c r="S38" s="90"/>
       <c r="T38" s="90"/>
       <c r="U38" s="90"/>
       <c r="V38" s="90"/>
       <c r="W38" s="90"/>
       <c r="X38" s="90"/>
       <c r="Y38" s="90"/>
       <c r="Z38" s="90"/>
       <c r="AA38" s="90"/>
       <c r="AB38" s="90"/>
       <c r="AC38" s="90"/>
       <c r="AD38" s="90"/>
       <c r="AE38" s="90"/>
       <c r="AF38" s="90"/>
       <c r="AG38" s="90"/>
@@ -5257,72 +5319,72 @@
       <c r="CD38" s="90"/>
       <c r="CE38" s="90"/>
       <c r="CF38" s="90"/>
       <c r="CG38" s="90"/>
       <c r="CH38" s="90"/>
       <c r="CI38" s="90"/>
       <c r="CJ38" s="90"/>
       <c r="CK38" s="90"/>
       <c r="CL38" s="90"/>
       <c r="CM38" s="90"/>
       <c r="CN38" s="90"/>
       <c r="CO38" s="90"/>
       <c r="CP38" s="90"/>
       <c r="CQ38" s="90"/>
       <c r="CR38" s="90"/>
       <c r="CS38" s="90"/>
       <c r="CT38" s="90"/>
       <c r="CU38" s="90"/>
       <c r="CV38" s="90"/>
       <c r="CW38" s="90"/>
       <c r="CX38" s="90"/>
       <c r="CY38" s="90"/>
     </row>
     <row r="39" spans="1:103" s="90" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="139" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B39" s="139"/>
       <c r="C39" s="139"/>
       <c r="D39" s="139"/>
       <c r="E39" s="139"/>
       <c r="F39" s="139"/>
       <c r="G39" s="139"/>
       <c r="H39" s="139"/>
       <c r="I39" s="139"/>
       <c r="J39" s="139"/>
       <c r="K39" s="139"/>
       <c r="L39" s="139"/>
       <c r="M39" s="139"/>
       <c r="N39" s="139"/>
       <c r="O39" s="139"/>
       <c r="P39" s="139"/>
       <c r="Q39" s="92"/>
     </row>
     <row r="40" spans="1:103" s="94" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="140" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B40" s="140"/>
       <c r="C40" s="140"/>
       <c r="D40" s="140"/>
       <c r="E40" s="140"/>
       <c r="F40" s="140"/>
       <c r="G40" s="140"/>
       <c r="H40" s="140"/>
       <c r="I40" s="140"/>
       <c r="J40" s="140"/>
       <c r="K40" s="140"/>
       <c r="L40" s="140"/>
       <c r="M40" s="140"/>
       <c r="N40" s="140"/>
       <c r="O40" s="140"/>
       <c r="P40" s="140"/>
       <c r="Q40" s="93"/>
     </row>
     <row r="41" spans="1:103" s="90" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C41" s="95"/>
       <c r="D41" s="95"/>
       <c r="E41" s="95"/>
       <c r="F41" s="95"/>
       <c r="G41" s="95"/>
       <c r="H41" s="95"/>